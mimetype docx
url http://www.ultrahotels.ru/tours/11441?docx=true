--- v0 (2025-11-22)
+++ v1 (2026-06-12)
@@ -6,66 +6,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"> </Override>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"> </Override>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"> </Override>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"> </Override>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"> </Override>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"> </Override>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"> </Override>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"> </Override>
   <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"> </Override>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"> </Override>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"></Relationship></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Романтика и колорит Восточной Пруссии 5-7 дней, июнь - октябрь 2025</w:t>
+        <w:t xml:space="preserve">Романтика и колорит Восточной Пруссии 5-7 дней, июнь - октябрь 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Продолжительность: 5-7 дней/4-6 ночей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Маршрут: Калининград (4-6 ночей) - Светлогорск - сыроварня Шаакендорф - кобзорная экскурсия по г. Гвардейск - Часы на ратуше 1922 г. - замок Тапиау - замок Инстербург - обзорно-пешеходная экскурсия по г. Черняховск - НП Куршская коса - Зеленоградск</w:t>
+        <w:t xml:space="preserve">Маршрут: Калининград (4-6 ночей) -  Замки Нойхаузен - замок Шаакен - замок Нессельбек - Сыроварня Шаакен Дорф - обзорная экскурсия по г. Гвардейск - Часы на ратуше 1922 г. - замок Тапиау - замок Инстербург - обзорно-пешеходная экскурсия по г. Черняховск - НП Куршская коса - Зеленоградск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Дата заезда: по понедельникам</w:t>
+        <w:t xml:space="preserve">Дата заезда: по понедельникам, вторникам, средам и воскресеньям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Детали перелета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Маршрут тура</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
@@ -89,51 +89,55 @@
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Прибытие в Калининград. Самостоятельный трансфер в отель. Обзорная экскурсия по Калининграду. Маршрут: Биржевой сквер и кёнигсбергская биржа - ул. Фрунзе - Королевские ворота - Росгартенские ворота, Башня дона, Музей янтаря - Верхнее озеро - Башня Врангеля - площадь Победы и Собор Христа Спасителя - скульптуры Борющиеся зубры и штаб Балтийского флота - пр. Мира - район особняков Амалиенау - набережная р. Преголя и стадион Калининград - Рыбная Деревня и мосты острова Кнайпхоф - Кёнигсбергский собор и могила Канта
 Первая же локация нашего путешествия поразит вас своей красотой и фотогеничностью: современный Биржевой сквер с поющими фонтанами на фоне здания кёнигсбергской биржи 1875 года! Элегантное место. Сделаем фотопаузу и отправимся к исторической улице Фрунзе, попутно увидев руины Королевского замка и живописное Нижнее озеро.
 Наблюдаем фасады старинных зданий, оцениваем итоги работы по восстановлению Кройц-аптеки и сразу же вторая фотопауза. Перед нами главная визитная карточка Калининграда - Королевские ворота.
 Отправляемся вдоль кольца оборонительных сооружений Кенигсберга по еще одной исторической улице Литовский вал, рассматривая бастионы Грольман и Обертайх и величественное здание казармы Кронпринц. Не более 5 минут в пути и новая остановка у еще одной визитной карточки города: Росгартенских ворот и Башни дона. Именно здесь находится музей Янтаря, а с живописной набережной открывается фантастический вид на Верхнее озеро.
 Далее наш маршрут пройдет через современный центр Калининграда. Увидим Башню Врангеля, площадь Победы, Собор Христа Спасителя, по возможности остановимся у знаменитой скульптуры Борющиеся зубры и красивейшего здания штаба Балтийского флота. Проедем по проспекту Мира и прибудем в самый аутентичный район города Амалиенау, где вы представите, как жили горожане Кенигсберга. Осмотрим старинные немецкие виллы и поговорим о судьбах их прежних жителей.
 После наша дружная команда путешественников отправится к главной точке притяжения Калининграда, попутно осмотрев набережную р. Преголя и стадион Калининград. Рыбная Деревня и мосты острова Кнайпхоф - те самые, с открыток! Нас ждет увлекательная прогулка по Медовому мосту к Кёнигсбергскому собору 14 века, где вместе с гидом погрузимся в историю и раскроем все тайны сердца нашего города.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">2 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Завтрак в отеле. Экскурсия Светлогорск, замок Шаакен + Крафтовая сыроварня и фабрика шоколада "Шаакен Дорф" Замок Шаакен: музей инквизиции, макеты орудий, рыцарский зал, экскурсия по замку, сыроварня «ШААКЕНДОРФ», частная (семейная) сыроварня открытого типа, здесь же можно будет приобрести 100% натуральный сыр и местный шоколад европейского качества торговой марки «ШОКОЛАТЬЕ» - Светлогорск - Органный зал г. Светлогорска в восстановленной капелле – естественный дендрарий и пешеходная прогулка по центру г. Светлогорска и набережной с солнечными часами. (Входные билеты оплачиваются дополнительно). Сырная и шоколадная дегустация за доп. плату 400,00 руб./чел.</w:t>
+              <w:t xml:space="preserve">Завтрак в отеле. Экскурсия Замки Нойхаузен, Шаакен, Нессельбек, и Сыроварня Шаакен Дорф Интересная, насыщенная и неутомительная экскурсия по замкам с дегустацией сыров, шоколада и сладостей на сыроварне «Шаакендорф» в пос. Некрасово. *В программе предусмотрено свободное время на покупки в магазине при производстве.
+Калининградская область — единственный регион Российской Федерации, где есть рыцарские замки. Вас ждёт увлекательное путешествие в прошлое.
+В подвалах замка Шаакен Вы побываете в музее инквизиции; экспозиция музея замка расскажет об истории крепости, где неоднократно бывал российский император Пётр I и другие известные исторические личности; в оружейной замка Вы сможете сделать эффектные фото в рыцарском шлеме и с оружием той эпохи.
+У Вас будет возможность увидеть восстанавливаемый замок Нойхаузен в г. Гурьевск, который входил в ближайшую линию средневековой обороны Кёнигсберга (теперь Калининград), потом был резиденцией соборного капитула (высший церковный совет) замландского епископства, позже в XVI веке станет резиденцией герцогини- супруги герцога Альбрехта, великого правителя Пруссии.
+Также Вы остановитесь на фотопаузу перед современным замком Нессельбек в пос. Орловка, который был построен как комфортабельный отель и пивоваренный ресторан в рыцарском стиле. Сюда Вам непременно захочется ещё вернуться на пивные ванны в спа-центре замка, а может на рыцарское шоу-турнир в один из вечеров Вашего отпуска.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">3 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Завтрак в отеле. Экскурсия Замки Восточной Пруссии Многовековая история рыцарей-крестоносцев на Прусской земле.
 Завоевание и освоение территорий, подавление восстаний местных племен.
 Создание городов, заселение их колонистами… Это лишь малая часть того, что Вы узнаете на этом направлении! Наша экскурсия позволяет прикоснуться к уникальной средневековой истории. Руины бывших Замков тевтонского ордена - пример зодчества 14 века, строились как военные крепости. Все эти сооружения пережили разные войны, смену времен и политики. Калининградская область наполнена историей того периода. Наш маршрут пролегает на восток: как рыцари крестоносцы двигались в этом направлении, так и мы проследуем по их следам - посетим замок Тапиау (один из хорошо сохранившихся в нашей области). Прогуляемся по узким улицам города Гвардейска (бывш.Тапиау), где когда-то кипела совсем другая жизнь, увидим бывшую ярмарочную площадь, пивоварню, ратушу, а так же городскую церковь 17 века. Узнаем историю известного мирового художника-импрессиониста, чей дом превратили сегодня в музей. Следующий пункт назначения - город Черняховск (бывш. Инстербург). Там мы посетим еще один замок (руинирован), мрачные подземелья которого хранят не мало тайн, а музей, созданный в этом замке, нам расскажет историю города в предметах и фотоснимках. И конечно будем вдохновляться европейской архитектурой, узнавать о жизни былых времен в одном из красивейших городов, сохранившем в своем обличии дух былых времен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
@@ -286,58 +290,5869 @@
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Посадка в экскурсионный автобус: от отеля Калининград</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 5 июня 2025 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 29 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Приносим свои извинения, но для определения точной стоимости данного тура Вам необходимо обратиться к менеджеру по телефону (812)600-75-79.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 14.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="single"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калининград 5/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Название отеля, Категория отеля, Город / курорт, SPO, Тип номера, Питание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">DBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">SNGL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">TRPL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">CHLD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Изола, 0*, Калининград, Смарт, Только завтраки, 12.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27254руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45134руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4405руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8809руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Калининград, 3*, Калининград, Стандарт, Без питания, 12.06-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29406руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41713руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4935руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7966руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Турист, 3*, Калининград, Стандарт, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32553руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38871руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5710руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7266руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Москва, 4*, Калининград, Стандарт, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47057руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49919руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9283руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Альтхоф, 0*, Калининград, Стандарт, Без питания, 12.06-28.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18642руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27914руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2284руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4568руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Патриот, 0*, Калининград, С балконом, Без питания, 12.06-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25930руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42484руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8156руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Балтика, 3*, Калининград, СПО, Стандарт, Только завтраки, 12.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25265руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31888руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3915руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5546руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дона, 3*, Калининград, Стандарт, Только завтраки, 12.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25930руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Черепаха, 0*, Калининград, Стандарт, Только завтраки, 12.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29670руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47433руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5000руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9375руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайковский, 4*, Калининград, Стандарт, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41216руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46103руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7844руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9048руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 12.06-18.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22489руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30837руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5288руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Пруссия, 0*, Калининград, Двухместный, Без питания, 12.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23920руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38470руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3584руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7168руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Берлин, 3*, Калининград, Стандарт, Без питания, 12.06-30.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27950руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38470руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4576руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7168руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Золотая Бухта, 3*, Калининград, Стандарт, Без питания, 12.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25930руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Невский, 0*, Калининград, Удобства на этаже, Без питания, 12.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14445руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19084руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1250руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2393руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Фрайдей Центр, 0*, Калининград, Удобства на этаже, Без питания, 12.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20078руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30781руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2638руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5274руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Котбус, 0*, Калининград, Стандарт, Без питания, 12.06-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22616руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35862руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3263руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6525руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Навигатор, 3*, Калининград, Стандарт, Без питания, 12.06-20.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22616руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34537руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3263руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Маяк, 3*, Калининград, Стандарт, Без питания, 12.06-30.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24823руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3806руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Асгард, 0*, Калининград, Стандарт, Без питания, 12.06-30.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33212руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">57055руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5873руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11745руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 12.06-13.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45448руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58435руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8886руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12085руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 12.06-13.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50351руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">91331руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10094руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20188руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 14.06-10.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39186руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49919руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7344руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 14.06-29.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44327руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">79278руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17219руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 19.06-22.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23682руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37993руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3525руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7050руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 23.06-30.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22489руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30837руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5288руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Маяк, 3*, Калининград, Стандарт, Без питания, 01.07-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26148руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39394руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4133руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7395руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Берлин, 3*, Калининград, Стандарт, Без питания, 01.07-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28929руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43479руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4818руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8401руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 11.07-12.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42170руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53974руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10986руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 13.07-04.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39186руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49919руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7344руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 30.07-31.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47940руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">86510руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9500руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19000руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 01.08-01.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49148руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">88921руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9798руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19594руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 02.08-28.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45529руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">81689руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8906руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17813руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 05.08-06.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42170руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53974руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10986руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 07.08-21.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39186руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49919руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7344руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 22.08-23.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42170руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53974руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10986руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 24.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39186руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49919руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7344руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 29.08-29.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44327руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">79278руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17219руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 30.08-06.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40708руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">72046руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7719руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15438руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Асгард, 0*, Калининград, Стандарт, Без питания, 31.08-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30254руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2573руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5144руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Невский, 0*, Калининград, Удобства на этаже, Без питания, 01.09-31.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12902руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15993руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">870руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1631руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Фрайдей Центр, 0*, Калининград, Удобства на этаже, Без питания, 01.09-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17937руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26503руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2110руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4220руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Маяк, 3*, Калининград, Стандарт, Без питания, 01.09-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24823руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3806руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Берлин, 3*, Калининград, Стандарт, Без питания, 01.09-09.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26422руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38470руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7168руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 07.09-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34415руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42764руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6169руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8225руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 07.09-03.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41916руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">74457руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8016руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16031руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Навигатор, 3*, Калининград, Стандарт, Без питания, 21.09-30.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19967руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29680руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5003руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Котбус, 0*, Калининград, Стандарт, Без питания, 01.10-10.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20408руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31446руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2719руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5438руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Маяк, 3*, Калининград, Стандарт, Без питания, 01.10-23.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21515руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30563руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2991руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5220руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Балтика, 3*, Калининград, СПО, Стандарт, Только завтраки, 01.10-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23057руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27914руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3371руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4568руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Изола, 0*, Калининград, Смарт, Только завтраки, 01.10-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23281руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32329руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3426руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5655руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Золотая Бухта, 3*, Калининград, Стандарт, Без питания, 01.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23281руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29680руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3426руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5003руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Черепаха, 0*, Калининград, Стандарт, Только завтраки, 01.10-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25864руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39820руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4063руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7500руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 04.10-15.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37095руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6829руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13656руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 16.10-27.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37095руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6829руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13656руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Маяк, 3*, Калининград, Стандарт, Без питания, 24.10-04.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23722руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34979руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3535руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Золотая Бухта, 3*, Калининград, Стандарт, Без питания, 01.11-29.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19307руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27031руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2448руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4350руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 01.11-27.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22489руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30837руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5288руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Москва, 4*, Калининград, Стандарт, Только завтраки, 01.11-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35608руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45149руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6463руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8813руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Маяк, 3*, Калининград, Стандарт, Без питания, 05.11-29.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19307руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26148руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2448руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4133руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Берлин, 3*, Калининград, Стандарт, Без питания, 10.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23920руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35369руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3584руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6404руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Котбус, 0*, Калининград, Стандарт, Без питания, 11.11-20.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18201руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27031руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2175руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4350руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 01.12-31.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22489руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30837руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5288руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="000001E0"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Балтика, 3*, Калининград, СПО, Стандарт, Только завтраки, 25.12-06.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22174руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27031руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Доп. ночь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3154руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4350руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>