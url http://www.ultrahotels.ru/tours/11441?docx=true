--- v1 (2026-06-12)
+++ v2 (2026-08-06)
@@ -295,51 +295,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Посадка в экскурсионный автобус: от отеля Калининград</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 29 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 14.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 09.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Калининград 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -368,51 +368,51 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Изола, 0*, Калининград, Смарт, Только завтраки, 12.06-30.09</w:t>
+              <w:t xml:space="preserve">Изола, 0*, Калининград, Смарт, Только завтраки, 06.08-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">27254руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">45134руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -458,51 +458,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Калининград, 3*, Калининград, Стандарт, Без питания, 12.06-30.12</w:t>
+              <w:t xml:space="preserve">Калининград, 3*, Калининград, Стандарт, Без питания, 06.08-30.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">29406руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">41713руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -548,51 +548,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Турист, 3*, Калининград, Стандарт, Только завтраки, 12.06-31.10</w:t>
+              <w:t xml:space="preserve">Турист, 3*, Калининград, Стандарт, Только завтраки, 06.08-31.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">32553руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38871руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -638,51 +638,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Москва, 4*, Калининград, Стандарт, Только завтраки, 12.06-31.10</w:t>
+              <w:t xml:space="preserve">Москва, 4*, Калининград, Стандарт, Только завтраки, 06.08-31.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">47057руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">49919руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -728,51 +728,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Альтхоф, 0*, Калининград, Стандарт, Без питания, 12.06-28.10</w:t>
+              <w:t xml:space="preserve">Альтхоф, 0*, Калининград, Стандарт, Без питания, 06.08-28.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">18642руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">27914руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -818,51 +818,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Патриот, 0*, Калининград, С балконом, Без питания, 12.06-31.12</w:t>
+              <w:t xml:space="preserve">Патриот, 0*, Калининград, С балконом, Без питания, 06.08-31.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">25930руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">42484руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -908,51 +908,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Балтика, 3*, Калининград, СПО, Стандарт, Только завтраки, 12.06-30.09</w:t>
+              <w:t xml:space="preserve">Балтика, 3*, Калининград, СПО, Стандарт, Только завтраки, 06.08-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">25265руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">31888руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -998,51 +998,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Дона, 3*, Калининград, Стандарт, Только завтраки, 12.06-30.09</w:t>
+              <w:t xml:space="preserve">Дона, 3*, Калининград, Стандарт, Только завтраки, 06.08-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">25930руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38069руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1088,51 +1088,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Черепаха, 0*, Калининград, Стандарт, Только завтраки, 12.06-30.09</w:t>
+              <w:t xml:space="preserve">Черепаха, 0*, Калининград, Стандарт, Только завтраки, 06.08-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">29670руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">47433руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1178,51 +1178,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Чайковский, 4*, Калининград, Стандарт, Только завтраки, 12.06-31.10</w:t>
+              <w:t xml:space="preserve">Чайковский, 4*, Калининград, Стандарт, Только завтраки, 06.08-31.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">41216руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">46103руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1268,2172 +1268,1002 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 12.06-18.06</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30837руб.</w:t>
+              <w:t xml:space="preserve">Пруссия, 0*, Калининград, Двухместный, Без питания, 06.08-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23920руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38470руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3231руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5288руб.</w:t>
+              <w:t xml:space="preserve">3584руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7168руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Пруссия, 0*, Калининград, Двухместный, Без питания, 12.06-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38470руб.</w:t>
+              <w:t xml:space="preserve">Золотая Бухта, 3*, Калининград, Стандарт, Без питания, 06.08-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25930руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38069руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3584руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7168руб.</w:t>
+              <w:t xml:space="preserve">4079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7069руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Берлин, 3*, Калининград, Стандарт, Без питания, 12.06-30.06</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38470руб.</w:t>
+              <w:t xml:space="preserve">Невский, 0*, Калининград, Удобства на этаже, Без питания, 06.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14445руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19084руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4576руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7168руб.</w:t>
+              <w:t xml:space="preserve">1250руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2393руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Золотая Бухта, 3*, Калининград, Стандарт, Без питания, 12.06-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38069руб.</w:t>
+              <w:t xml:space="preserve">Фрайдей Центр, 0*, Калининград, Удобства на этаже, Без питания, 06.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20078руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30781руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4079руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7069руб.</w:t>
+              <w:t xml:space="preserve">2638руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5274руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Невский, 0*, Калининград, Удобства на этаже, Без питания, 12.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">19084руб.</w:t>
+              <w:t xml:space="preserve">Котбус, 0*, Калининград, Стандарт, Без питания, 06.08-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22616руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35862руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1250руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2393руб.</w:t>
+              <w:t xml:space="preserve">3263руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6525руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Фрайдей Центр, 0*, Калининград, Удобства на этаже, Без питания, 12.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30781руб.</w:t>
+              <w:t xml:space="preserve">Навигатор, 3*, Калининград, Стандарт, Без питания, 06.08-20.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22616руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34537руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2638руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5274руб.</w:t>
+              <w:t xml:space="preserve">3263руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6199руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Котбус, 0*, Калининград, Стандарт, Без питания, 12.06-30.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">35862руб.</w:t>
+              <w:t xml:space="preserve">Асгард, 0*, Калининград, Стандарт, Без питания, 06.08-30.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33212руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">57055руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3263руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6525руб.</w:t>
+              <w:t xml:space="preserve">5873руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11745руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Навигатор, 3*, Калининград, Стандарт, Без питания, 12.06-20.09</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34537руб.</w:t>
+              <w:t xml:space="preserve">Дейма, 3*, Калининград, Стандарт, Без питания, 06.08-30.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22489руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30837руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3263руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6199руб.</w:t>
+              <w:t xml:space="preserve">3231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5288руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Маяк, 3*, Калининград, Стандарт, Без питания, 12.06-30.06</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">38069руб.</w:t>
+              <w:t xml:space="preserve">Маяк, 3*, Калининград, Стандарт, Без питания, 06.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26148руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3806руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7069руб.</w:t>
+              <w:t xml:space="preserve">4133руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7395руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Асгард, 0*, Калининград, Стандарт, Без питания, 12.06-30.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">57055руб.</w:t>
+              <w:t xml:space="preserve">Берлин, 3*, Калининград, Стандарт, Без питания, 06.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28929руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43479руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5873руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11745руб.</w:t>
+              <w:t xml:space="preserve">4818руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8401руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Чайка, 4*, Калининград, Стандарт, Только завтраки, 12.06-13.06</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">58435руб.</w:t>
+              <w:t xml:space="preserve">Рэдиссон Блу Калининград, 4*, Калининград, Стандарт, Без питания, 06.08-28.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45529руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">81689руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8886руб.</w:t>
-[...1078 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">8906руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">17813руб.</w:t>
-            </w:r>
-[...88 lines deleted...]
-              <w:t xml:space="preserve">10986руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>