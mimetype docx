--- v4 (2026-08-06)
+++ v5 (2026-10-05)
@@ -339,51 +339,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание! С 01.05.2018 в Ставропольском Крае дополнительно оплачивается единоразовый курортный сбор в размере 100 руб. на 1 человека в сутки. Оплата сбора производится на месте при поселении. Плательщиками являются только совершеннолетние туристы (проживающие в объектах размещения более 24 часов), кроме лиц, освобожденных от уплаты курортного сбора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 11 июня 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 10.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 12.10.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Это Кавказ 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -412,104 +412,104 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">X-PAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Султан, 0*, Кисловодск, Эконом, Только завтраки, 10.08-14.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29400руб.</w:t>
+              <w:t xml:space="preserve">Султан, 0*, Кисловодск, Эконом, Только завтраки, 12.10-16.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23600руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Кубань, 3*, Кисловодск, Стандарт, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Кубань, 3*, Кисловодск, Стандарт, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">24000руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">35200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -518,51 +518,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">СПО Амира Парк, 3*, Кисловодск, Малый, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">СПО Амира Парк, 3*, Кисловодск, Малый, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">24970руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">34500руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -571,51 +571,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">СПО Парк отель, 3*, Кисловодск, Эконом, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">СПО Парк отель, 3*, Кисловодск, Эконом, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">26100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">36200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -624,51 +624,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">СПО Гранд-отель, 4*, Кисловодск, Стандарт, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">СПО Гранд-отель, 4*, Кисловодск, Стандарт, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">35800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">44950руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -677,51 +677,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Стандарт, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Стандарт, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">44900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -730,51 +730,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Улучшенный, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Амира парк, 3*, Кисловодск, Улучшенный, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">46550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,51 +783,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Эконом, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Эконом, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">47650руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">63700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -836,51 +836,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Парк отель, 3*, Кисловодск, Стандарт, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Парк отель, 3*, Кисловодск, Стандарт, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">48200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">65900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">41400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -889,51 +889,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Le Bristol, 4*, Кисловодск, Стандарт, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Le Bristol, 4*, Кисловодск, Стандарт, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">50350руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">69800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -942,51 +942,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">51200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">71400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -995,51 +995,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Стандарт, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Стандарт, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">52000руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">76300руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1048,51 +1048,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт плюс, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Стандарт плюс, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">53900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">76800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1101,51 +1101,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Джуниор сьют, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Ария, 3*, Кисловодск, Джуниор сьют, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">57750руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">87800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">38600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1154,51 +1154,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Джуниор сьют, Только завтраки, 10.08-14.08</w:t>
+              <w:t xml:space="preserve">Агат, 3*, Кисловодск, Джуниор сьют, Только завтраки, 12.10-16.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">59400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">87800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">39700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>