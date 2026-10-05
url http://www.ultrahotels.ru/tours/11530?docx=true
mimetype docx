--- v3 (2026-08-06)
+++ v4 (2026-10-05)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">40 119руб.</w:t>
+              <w:t xml:space="preserve">41 041руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 498руб.</w:t>
+              <w:t xml:space="preserve">8 918руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 674руб.</w:t>
+              <w:t xml:space="preserve">4 905руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 498руб.</w:t>
+              <w:t xml:space="preserve">8 918руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 648руб.</w:t>
+              <w:t xml:space="preserve">8 026руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9 348руб.</w:t>
+              <w:t xml:space="preserve">9 810руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 674руб.</w:t>
+              <w:t xml:space="preserve">4 905руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 674руб.</w:t>
+              <w:t xml:space="preserve">4 905руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 674руб.</w:t>
+              <w:t xml:space="preserve">4 905руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 798руб.</w:t>
+              <w:t xml:space="preserve">7 134руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 949руб.</w:t>
+              <w:t xml:space="preserve">6 243руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 07.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 07.10.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,1826 +739,1556 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 06.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">51078руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 06.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29129руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52252руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6360руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12036руб.</w:t>
+              <w:t xml:space="preserve">6507руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12312руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 06.08-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 06.10-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31031руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56456руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6947руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">7107руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13614руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 06.08-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 06.10-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22222руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34334руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4208руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">4304руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6406руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 06.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">27594руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 06.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18018руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28228руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2838руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4305руб.</w:t>
+              <w:t xml:space="preserve">2903руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4404руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 06.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">31703руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 06.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18819руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32432руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3033руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5675руб.</w:t>
+              <w:t xml:space="preserve">3103руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5806руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 06.08-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">32486руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 06.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20320руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33233руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3523руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5871руб.</w:t>
+              <w:t xml:space="preserve">3604руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6006руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 06.08-25.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">35422руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 06.10-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21121руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36236руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3816руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6850руб.</w:t>
+              <w:t xml:space="preserve">3904руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7007руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 06.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 06.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21121руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33934руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3816руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">3904руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6306руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 06.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 06.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25225руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46146руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5186руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">5305руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10310руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 06.08-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 06.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32933руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">60260руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5773руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">7808руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14915руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 06.08-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">48827руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 06.10-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29830руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53754руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5969руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11253руб.</w:t>
+              <w:t xml:space="preserve">6807руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12813руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 06.08-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 06.10-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32132руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58358руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25225руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9883руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">7508руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14314руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5305руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 06.08-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 06.10-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42042руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">73974руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33233руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7632руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">10811руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19419руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7908руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19219руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29730руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6654руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3303руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4905руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19520руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32833руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7339руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">3403руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5906руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24925руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44244руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26026руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10568руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">5105руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5506руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9394руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19920руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30130руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9610руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3229руб.</w:t>
-[...290 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">3504руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5005руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>