--- v0 (2026-02-28)
+++ v1 (2026-04-18)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">39 303руб.</w:t>
+              <w:t xml:space="preserve">38 585руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 114руб.</w:t>
+              <w:t xml:space="preserve">7 986руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 463руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 114руб.</w:t>
+              <w:t xml:space="preserve">7 986руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 303руб.</w:t>
+              <w:t xml:space="preserve">7 187руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 925руб.</w:t>
+              <w:t xml:space="preserve">8 785руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 463руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 463руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 463руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 491руб.</w:t>
+              <w:t xml:space="preserve">6 389руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 680руб.</w:t>
+              <w:t xml:space="preserve">5 590руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 01.03.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 19.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,4076 +739,2456 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 28.02-14.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34701руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27386руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49125руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3739руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6710руб.</w:t>
+              <w:t xml:space="preserve">6117руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11576руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 28.02-01.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 18.04-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29174руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53078руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2972руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">6682руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12799руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Premist hotel Sultanahmet, 4*, Стамбул, Economy, Только завтраки, 28.02-15.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 18.04-18.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3355руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 28.02-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 18.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56278руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4697руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13928руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Black Tulip, 4*, Стамбул, Economy, Только завтраки, 28.02-19.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 18.04-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20892руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32280руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3834руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4047руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6023руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 28.02-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25211руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16940руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26539руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2205руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3643руб.</w:t>
+              <w:t xml:space="preserve">2729руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4141руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Hali, 3*, Стамбул, Standard, Только завтраки, 28.02-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17693руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30492руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3355руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">2917руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 28.02-18.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">46013руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19104руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5656руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10449руб.</w:t>
+              <w:t xml:space="preserve">3388руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5647руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 28.02-13.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 18.04-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19857руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34068руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4697руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">3670руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6588руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 28.02-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19857руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31903руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1821руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3670руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5929руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 28.02-19.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43385руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1917руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9693руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Megaron, 3*, Стамбул, Economy, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 18.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30209руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2301руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 18.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">69547руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2301руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">10164руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7435руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38491руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">71712руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3355руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">9787руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18916руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3739руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 01.03-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25504руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45549руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22304руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6231руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">5552руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10352руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4517руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46961руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8148руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">5741руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10823руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 02.03-20.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56654руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2972руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14022руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 14.03-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37738руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">65595руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27386руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6806руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">9505руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16940руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6117руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 15.03-18.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">51477руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56654руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6518руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12270руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14022руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 19.03-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">57324руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7477руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">14187руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 20.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30209руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2492руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 21.03-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9203руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">69547руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4122руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">10164руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7435руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27951руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2780руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3106руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4611руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18351руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30868руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2972руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5552руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23433руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41597руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24469руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3451руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5176руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 01.04-25.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18728руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28327руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3739руб.</w:t>
-[...1640 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">3294руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4706руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>