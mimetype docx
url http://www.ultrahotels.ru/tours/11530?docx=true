--- v1 (2026-04-18)
+++ v2 (2026-06-12)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">38 585руб.</w:t>
+              <w:t xml:space="preserve">35 719руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 986руб.</w:t>
+              <w:t xml:space="preserve">7 550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 153руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 986руб.</w:t>
+              <w:t xml:space="preserve">7 550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 187руб.</w:t>
+              <w:t xml:space="preserve">6 795руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 785руб.</w:t>
+              <w:t xml:space="preserve">8 305руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 153руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 153руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 153руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 389руб.</w:t>
+              <w:t xml:space="preserve">6 040руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 590руб.</w:t>
+              <w:t xml:space="preserve">5 285руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 19.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 13.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,2456 +739,1916 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49125руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25352руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45477руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6117руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11576руб.</w:t>
+              <w:t xml:space="preserve">5663руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10716руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 18.04-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 12.06-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27007руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49136руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6682руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">6186руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11848руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 18.04-18.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 12.06-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29882руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3746руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5576руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 18.04-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">56278руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15682руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24568руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">13928руб.</w:t>
+              <w:t xml:space="preserve">2526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3833руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 18.04-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16379руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28227руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4047руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">2701руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5053руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 18.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">26539руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17685руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28924руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2729руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4141руб.</w:t>
+              <w:t xml:space="preserve">3136руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5227руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 18.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30492руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 12.06-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18382руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31537руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2917руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5458руб.</w:t>
+              <w:t xml:space="preserve">3398руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6098руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18382руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29534руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3388руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3398руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5489руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 18.04-25.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 12.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21954руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">40162руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3670руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4617руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8973руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 18.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 12.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23610руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">42166руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20647руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3670руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">5140руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9583руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4182руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 18.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 12.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24306руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43473руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4988руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">5314руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10019руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 18.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 12.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28662руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52446руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7058руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">6795руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12981руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 18.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 12.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34935руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">60723руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25352руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10164руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">8799руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15682руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5663руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">71712руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28662руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52446руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9787руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">18916руб.</w:t>
+              <w:t xml:space="preserve">6795руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12981руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">50537руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46783руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12046руб.</w:t>
+              <w:t xml:space="preserve">5924руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11151руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27966руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50791руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21954руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5552руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">6534руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4617руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36590руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64382руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28924руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5741руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9409руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16901руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6882руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16727руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25875руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">2875руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4269руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28575руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9505руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">2962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5140руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21693руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38507руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22651руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4443руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4792руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17337руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26223руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8364руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...560 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">3049руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4356руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>