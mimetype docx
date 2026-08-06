--- v2 (2026-06-12)
+++ v3 (2026-08-06)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">35 719руб.</w:t>
+              <w:t xml:space="preserve">40 119руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 550руб.</w:t>
+              <w:t xml:space="preserve">8 498руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 153руб.</w:t>
+              <w:t xml:space="preserve">4 674руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 550руб.</w:t>
+              <w:t xml:space="preserve">8 498руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 795руб.</w:t>
+              <w:t xml:space="preserve">7 648руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 305руб.</w:t>
+              <w:t xml:space="preserve">9 348руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 153руб.</w:t>
+              <w:t xml:space="preserve">4 674руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 153руб.</w:t>
+              <w:t xml:space="preserve">4 674руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 153руб.</w:t>
+              <w:t xml:space="preserve">4 674руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 040руб.</w:t>
+              <w:t xml:space="preserve">6 798руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 285руб.</w:t>
+              <w:t xml:space="preserve">5 949руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 13.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 07.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,1916 +739,1826 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 12.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">45477руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 06.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28474руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">51078руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5663руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10716руб.</w:t>
+              <w:t xml:space="preserve">6360руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12036руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 12.06-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 06.08-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30334руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55187руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6186руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">6947руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 12.06-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 06.08-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21723руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33563руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3746руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">4208руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6262руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 12.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">24568руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 06.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17613руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27594руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2526руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3833руб.</w:t>
+              <w:t xml:space="preserve">2838руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4305руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 12.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">28227руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 06.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18396руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31703руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2701руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5053руб.</w:t>
+              <w:t xml:space="preserve">3033руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5675руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 12.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">28924руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 06.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19864руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32486руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3136руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5227руб.</w:t>
+              <w:t xml:space="preserve">3523руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5871руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 12.06-25.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">31537руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 06.08-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20646руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35422руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3398руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6098руб.</w:t>
+              <w:t xml:space="preserve">3816руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6850руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 12.06-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 06.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20646руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33171руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3398руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">3816руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6165руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 12.06-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 06.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24658руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45109руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4617руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">5186руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10079руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 12.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 06.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26517руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47359руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23190руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5140руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">5773руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10764руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4697руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 12.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">43473руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 06.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27300руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48827руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5314руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10019руб.</w:t>
+              <w:t xml:space="preserve">5969руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11253руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 12.06-15.07</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 06.08-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39238руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">68201руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28474руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6795руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9883руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17613руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6360руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 12.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 06.08-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32193руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58906руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8799руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">7632руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14580руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">52446руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29159руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52545руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6795руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12981руб.</w:t>
+              <w:t xml:space="preserve">6654руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12525руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31410руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">57047руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24658руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5924руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7339руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13993руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5186руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41097руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">72311руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32486руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6534руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">10568руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18983руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7730руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18787руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29061руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9409руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">3229руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4795руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19081руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32095руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2875руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">3327руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5773руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24365руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43250руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25441руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2962руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">4990руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5382руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8364руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19472руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29453руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4443руб.</w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">3425руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4893руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">98руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>